--- v0 (2025-10-01)
+++ v1 (2026-04-19)
@@ -9,373 +9,450 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="1DC1FB3C" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc521788461"/>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>We are tendering the construction of the following works:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="35CFF2C8" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00F471FB" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="05A1AF29" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00F471FB" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00428B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F471FB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00428B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Title or description of the tender</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="26C97CD5" w14:textId="77777777" w:rsidR="008E4738" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>XXX drain section XX</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="1AC6AF0E" w14:textId="77777777" w:rsidR="00DA6C29" w:rsidRDefault="00DA6C29" w:rsidP="00DA6C29">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53365DFD" w14:textId="77777777" w:rsidR="00DA6C29" w:rsidRPr="00F471FB" w:rsidRDefault="00DA6C29" w:rsidP="00DA6C29">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="00428B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="00428B"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Melbourne Water reference number</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67C08BB3" w14:textId="77777777" w:rsidR="00DA6C29" w:rsidRPr="00DA6C29" w:rsidRDefault="00DA6C29" w:rsidP="00DA6C29">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1080"/>
+        <w:contextualSpacing w:val="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MWA - XXXXXXX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60BC353B" w14:textId="77777777" w:rsidR="008E4738" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00F471FB" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="2F530528" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00F471FB" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00428B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00428B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tender number</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="1EF99884" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00DA6C29" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="006938DB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Consultant reference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> number</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="685CB048" w14:textId="77777777" w:rsidR="00DA6C29" w:rsidRDefault="00DA6C29" w:rsidP="00DA6C29">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46E39A10" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00F471FB" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="249A44D6" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00F471FB" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00428B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F471FB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00428B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Consultant contact name, phone number and email address</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="4D4F843B" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Insert company name</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="7E90B800" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(company representative name)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="10EFDFC6" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(ph:)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00472A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00472A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="5D686780" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(email)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="095778AA" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00F471FB" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="7BBCB918" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00F471FB" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00428B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F471FB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00428B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Closing time and date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="1215B56C" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Time, day, date</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="65DDB2B2" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00F471FB" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="051D34EE" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00F471FB" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00428B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F471FB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00428B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">List of invited tenderers, contact name and email address </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00428B"/>
           <w:sz w:val="24"/>
@@ -402,1421 +479,1694 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> registered user</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00428B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00F471FB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="00428B"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00F471FB" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="4C842EE8" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00F471FB" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F471FB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email notification with a link will be sent to the registered contact</w:t>
       </w:r>
       <w:r w:rsidRPr="00F471FB">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="060846B6" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="068D7216" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tenderer 1</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="7B5E71C8" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(company representative name)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="714003E8" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(ph:)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00472A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00472A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="3FE2DE08" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(email)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="7D6CB165" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="4DDE5D63" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tenderer 2</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="66B175CE" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(company representative name)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="41014DAE" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(ph:)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00472A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00472A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="6A0DF0FD" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(email)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="33E2FF84" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="26712A1F" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tenderer 3</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="5E699F75" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(company representative name)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="15172E30" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(ph:)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00472A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00472A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="3553A362" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(email)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="64AFA610" w14:textId="77777777" w:rsidR="008E4738" w:rsidRPr="00472A19" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F52750" w:rsidRPr="00472A19" w:rsidRDefault="00F52750" w:rsidP="00F52750">
+    <w:p w14:paraId="4182AE3F" w14:textId="77777777" w:rsidR="00F52750" w:rsidRPr="00472A19" w:rsidRDefault="00F52750" w:rsidP="00F52750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tenderer 4</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F52750" w:rsidRPr="00472A19" w:rsidRDefault="00F52750" w:rsidP="00F52750">
+    <w:p w14:paraId="4D637915" w14:textId="77777777" w:rsidR="00F52750" w:rsidRPr="00472A19" w:rsidRDefault="00F52750" w:rsidP="00F52750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(company representative name)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F52750" w:rsidRPr="00472A19" w:rsidRDefault="00F52750" w:rsidP="00F52750">
+    <w:p w14:paraId="7C28FE6E" w14:textId="77777777" w:rsidR="00F52750" w:rsidRPr="00472A19" w:rsidRDefault="00F52750" w:rsidP="00F52750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(ph:)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00472A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00472A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F52750" w:rsidRDefault="00F52750" w:rsidP="00F52750">
+    <w:p w14:paraId="4BB5C011" w14:textId="77777777" w:rsidR="00F52750" w:rsidRDefault="00F52750" w:rsidP="00F52750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(email)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F52750" w:rsidRDefault="00F52750" w:rsidP="00F52750">
+    <w:p w14:paraId="16961AA1" w14:textId="77777777" w:rsidR="00F52750" w:rsidRDefault="00F52750" w:rsidP="00F52750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F52750" w:rsidRPr="00472A19" w:rsidRDefault="00F52750" w:rsidP="00F52750">
+    <w:p w14:paraId="17884CC9" w14:textId="77777777" w:rsidR="00F52750" w:rsidRPr="00472A19" w:rsidRDefault="00F52750" w:rsidP="00F52750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tenderer 5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F52750" w:rsidRPr="00472A19" w:rsidRDefault="00F52750" w:rsidP="00F52750">
+    <w:p w14:paraId="62F67AA2" w14:textId="77777777" w:rsidR="00F52750" w:rsidRPr="00472A19" w:rsidRDefault="00F52750" w:rsidP="00F52750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(company representative name)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F52750" w:rsidRPr="00472A19" w:rsidRDefault="00F52750" w:rsidP="00F52750">
+    <w:p w14:paraId="24CB7ADC" w14:textId="77777777" w:rsidR="00F52750" w:rsidRPr="00472A19" w:rsidRDefault="00F52750" w:rsidP="00F52750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(ph:)</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00472A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00472A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F52750" w:rsidRDefault="00F52750" w:rsidP="00F52750">
+    <w:p w14:paraId="2D3513E1" w14:textId="77777777" w:rsidR="00F52750" w:rsidRDefault="00F52750" w:rsidP="00F52750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(email)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F52750" w:rsidRPr="00472A19" w:rsidRDefault="00F52750" w:rsidP="00F52750">
+    <w:p w14:paraId="68485CED" w14:textId="77777777" w:rsidR="00F52750" w:rsidRPr="00472A19" w:rsidRDefault="00F52750" w:rsidP="00F52750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1440"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F52750" w:rsidRPr="00472A19" w:rsidRDefault="00F52750" w:rsidP="00F52750">
+    <w:p w14:paraId="3B21E729" w14:textId="77777777" w:rsidR="00F52750" w:rsidRPr="00472A19" w:rsidRDefault="00F52750" w:rsidP="00F52750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1080"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tenderer 6</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F52750" w:rsidRPr="00472A19" w:rsidRDefault="00F52750" w:rsidP="00F52750">
+    <w:p w14:paraId="1EADDB6D" w14:textId="77777777" w:rsidR="00F52750" w:rsidRPr="00472A19" w:rsidRDefault="00F52750" w:rsidP="00F52750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>(company representative name)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F52750" w:rsidRPr="00472A19" w:rsidRDefault="00F52750" w:rsidP="00F52750">
+    <w:p w14:paraId="0EC79BAC" w14:textId="77777777" w:rsidR="00F52750" w:rsidRPr="00472A19" w:rsidRDefault="00F52750" w:rsidP="00F52750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>(ph:)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00472A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ph</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00472A19">
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F52750" w:rsidRPr="00472A19" w:rsidRDefault="00F52750" w:rsidP="00F52750">
+    <w:p w14:paraId="1AABDC5F" w14:textId="77777777" w:rsidR="00F52750" w:rsidRPr="00472A19" w:rsidRDefault="00F52750" w:rsidP="00F52750">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00472A19">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(email)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="00312866" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="4E31D58B" w14:textId="77777777" w:rsidR="008E4738" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00312866">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>Please Note: Tender documents need to be emailed directly to tenderers by the consultant.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRPr="000C56C5" w:rsidRDefault="008E4738" w:rsidP="008E4738">
+    <w:p w14:paraId="563D200C" w14:textId="77777777" w:rsidR="00714E9D" w:rsidRDefault="00714E9D" w:rsidP="008E4738">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="610A240D" w14:textId="4A0CB1AD" w:rsidR="00714E9D" w:rsidRPr="00714E9D" w:rsidRDefault="00714E9D" w:rsidP="008E4738">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714E9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Recommended</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714E9D">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714E9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wording to include in the “Lodgement of Submissions section of the Request for Tender (RFT) and any future </w:t>
+      </w:r>
+      <w:r w:rsidR="00F033DB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714E9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>ddenda:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0119B4F0" w14:textId="2779EF38" w:rsidR="00714E9D" w:rsidRPr="00714E9D" w:rsidRDefault="00714E9D" w:rsidP="00714E9D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714E9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>----------------------------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="523F0286" w14:textId="77777777" w:rsidR="00714E9D" w:rsidRPr="00714E9D" w:rsidRDefault="00714E9D" w:rsidP="00714E9D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714E9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Early lodgement strongly recommended</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714E9D">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>Tenderers are strongly advised to allow sufficient time to upload their submission in Buying for Victoria (Tenders VIC).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5650B661" w14:textId="77777777" w:rsidR="00714E9D" w:rsidRPr="00714E9D" w:rsidRDefault="00714E9D" w:rsidP="00714E9D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714E9D">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The Consultant accepts </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714E9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>no responsibility for submissions that are not successfully lodged before the Closing Time</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00714E9D">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>, including where delays occur due to file size, internet connectivity, system congestion, or user error.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71719B86" w14:textId="77777777" w:rsidR="00714E9D" w:rsidRPr="00714E9D" w:rsidRDefault="00714E9D" w:rsidP="00714E9D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714E9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>Submissions that are not fully received by the Buying for Victoria system before the Closing Time will not be accepted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59FE6BC3" w14:textId="564BC0D5" w:rsidR="00714E9D" w:rsidRPr="00714E9D" w:rsidRDefault="00714E9D" w:rsidP="00714E9D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00714E9D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:t>----------------------------------------------------------------------------------------------------</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68DA15B4" w14:textId="55767D48" w:rsidR="008E4738" w:rsidRPr="000C56C5" w:rsidRDefault="008E4738" w:rsidP="008E4738">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C56C5">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Please email completed form to: </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
-        <w:r w:rsidRPr="00D95A77">
+        <w:r w:rsidR="00CC6B3D">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
           </w:rPr>
-          <w:t>krystyna.wierzbicki@melbournewater.com.au</w:t>
+          <w:t>ProcurementHelpDesk</w:t>
+        </w:r>
+        <w:r w:rsidR="00CC6B3D" w:rsidRPr="00D95A77">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>@melbournewater.com.au</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> for uploading into Buying For Victoria.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:sectPr w:rsidR="008E4738" w:rsidRPr="000C56C5" w:rsidSect="001D1DD7">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="283" w:footer="283" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008E4738" w:rsidRDefault="008E4738" w:rsidP="00256624">
+    <w:p w14:paraId="1ED4EE7F" w14:textId="77777777" w:rsidR="00735B42" w:rsidRDefault="00735B42" w:rsidP="00256624">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRDefault="008E4738"/>
+    <w:p w14:paraId="69CE5248" w14:textId="77777777" w:rsidR="00735B42" w:rsidRDefault="00735B42"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008E4738" w:rsidRDefault="008E4738" w:rsidP="00256624">
+    <w:p w14:paraId="0A91A9A5" w14:textId="77777777" w:rsidR="00735B42" w:rsidRDefault="00735B42" w:rsidP="00256624">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRDefault="008E4738"/>
+    <w:p w14:paraId="1125DF15" w14:textId="77777777" w:rsidR="00735B42" w:rsidRDefault="00735B42"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Circular Std Book">
+    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="8000002F" w:usb1="5000E47B" w:usb2="00000008" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="004D27E4" w:rsidRDefault="004D27E4">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="25F3723D" w14:textId="77777777" w:rsidR="004D27E4" w:rsidRDefault="004D27E4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="001227B4" w:rsidRDefault="001227B4" w:rsidP="001D1DD7">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48AE2076" w14:textId="77777777" w:rsidR="001227B4" w:rsidRDefault="001227B4" w:rsidP="001D1DD7">
     <w:pPr>
       <w:pStyle w:val="FooterLine"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="001227B4" w:rsidRDefault="001227B4" w:rsidP="001D1DD7">
+  <w:p w14:paraId="5B202A17" w14:textId="21CA3DE7" w:rsidR="001227B4" w:rsidRDefault="001227B4" w:rsidP="001D1DD7">
     <w:pPr>
       <w:pStyle w:val="FooterRight"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Doc ID: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="DocID"/>
         <w:id w:val="-1153447383"/>
         <w:lock w:val="sdtContentLocked"/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:fldSimple w:instr=" DOCPROPERTY  DocID  \* MERGEFORMAT ">
-          <w:r w:rsidR="004D27E4">
+          <w:r w:rsidR="00CC6B3D">
             <w:t>40045819</w:t>
           </w:r>
         </w:fldSimple>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w:rsidR="001227B4" w:rsidRDefault="001227B4" w:rsidP="001D1DD7">
+  <w:p w14:paraId="7BFBA6FE" w14:textId="77777777" w:rsidR="001227B4" w:rsidRDefault="001227B4" w:rsidP="001D1DD7">
     <w:pPr>
       <w:pStyle w:val="FooterRight"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> PAGE \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004D27E4">
-      <w:t>2</w:t>
+    <w:r w:rsidR="005263BF">
+      <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> of </w:t>
     </w:r>
     <w:fldSimple w:instr=" NUMPAGES \* MERGEFORMAT ">
-      <w:r w:rsidR="004D27E4">
+      <w:r w:rsidR="005263BF">
         <w:t>2</w:t>
       </w:r>
     </w:fldSimple>
   </w:p>
-  <w:p w:rsidR="001227B4" w:rsidRDefault="001227B4" w:rsidP="001D1DD7">
+  <w:p w14:paraId="00425B09" w14:textId="62D24C73" w:rsidR="001227B4" w:rsidRDefault="001227B4" w:rsidP="001D1DD7">
     <w:pPr>
       <w:pStyle w:val="FooterRight"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Version: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Version"/>
         <w:id w:val="872356396"/>
         <w:lock w:val="sdtContentLocked"/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> IF  </w:instrText>
         </w:r>
         <w:fldSimple w:instr=" DocVariable Version  \* MERGEFORMAT ">
-          <w:r w:rsidR="004D27E4">
-            <w:instrText>16</w:instrText>
+          <w:r w:rsidR="00CC6B3D">
+            <w:instrText>20</w:instrText>
           </w:r>
         </w:fldSimple>
         <w:r>
           <w:instrText xml:space="preserve"> &lt;&gt; "Error*" </w:instrText>
         </w:r>
         <w:fldSimple w:instr=" DocVariable Version  \* MERGEFORMAT ">
-          <w:r w:rsidR="004D27E4">
-            <w:instrText>16</w:instrText>
+          <w:r w:rsidR="00CC6B3D">
+            <w:instrText>20</w:instrText>
           </w:r>
         </w:fldSimple>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004D27E4">
-          <w:t>16</w:t>
+        <w:r w:rsidR="00CC6B3D">
+          <w:t>20</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w:rsidR="001227B4" w:rsidRDefault="001227B4" w:rsidP="001D1DD7">
+  <w:p w14:paraId="0CAB0605" w14:textId="79373A9F" w:rsidR="001227B4" w:rsidRDefault="001227B4" w:rsidP="001D1DD7">
     <w:pPr>
       <w:pStyle w:val="FooterRight"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Date: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Date"/>
         <w:id w:val="-47539458"/>
         <w:lock w:val="sdtContentLocked"/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> IF  </w:instrText>
         </w:r>
         <w:fldSimple w:instr=" DocVariable DateShort  \* MERGEFORMAT ">
-          <w:r w:rsidR="004D27E4">
-            <w:instrText>04/2022</w:instrText>
+          <w:r w:rsidR="00CC6B3D">
+            <w:instrText>05/2025</w:instrText>
           </w:r>
         </w:fldSimple>
         <w:r>
           <w:instrText xml:space="preserve"> &lt;&gt; "Error*" </w:instrText>
         </w:r>
         <w:fldSimple w:instr=" DocVariable DateShort  \* MERGEFORMAT ">
-          <w:r w:rsidR="004D27E4">
-            <w:instrText>04/2022</w:instrText>
+          <w:r w:rsidR="00CC6B3D">
+            <w:instrText>05/2025</w:instrText>
           </w:r>
         </w:fldSimple>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004D27E4">
-          <w:t>04/2022</w:t>
+        <w:r w:rsidR="00CC6B3D">
+          <w:t>05/2025</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w:rsidR="001227B4" w:rsidRDefault="001227B4" w:rsidP="001D1DD7">
+  <w:p w14:paraId="1812A591" w14:textId="440EE07B" w:rsidR="001227B4" w:rsidRDefault="001227B4" w:rsidP="001D1DD7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Doc Name: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="DocName"/>
         <w:id w:val="852697367"/>
         <w:lock w:val="sdtContentLocked"/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:fldSimple w:instr=" DOCPROPERTY  DocName  \* MERGEFORMAT ">
-          <w:r w:rsidR="004D27E4">
+          <w:r w:rsidR="00CC6B3D">
             <w:t>PROC FOR Consultant Lodgement of Tenders</w:t>
           </w:r>
         </w:fldSimple>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w:rsidR="001227B4" w:rsidRDefault="001227B4" w:rsidP="001D1DD7">
+  <w:p w14:paraId="1E6672ED" w14:textId="5361E0F3" w:rsidR="001227B4" w:rsidRDefault="001227B4" w:rsidP="001D1DD7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Author: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Author"/>
         <w:id w:val="-1679575043"/>
         <w:lock w:val="sdtContentLocked"/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> IF  </w:instrText>
         </w:r>
         <w:fldSimple w:instr=" DocVariable Author  \* MERGEFORMAT ">
-          <w:r w:rsidR="004D27E4">
-            <w:instrText>Procurement &amp; Fleet Administrator</w:instrText>
+          <w:r w:rsidR="00CC6B3D">
+            <w:instrText>Procurement Concierge Support Lead</w:instrText>
           </w:r>
         </w:fldSimple>
         <w:r>
           <w:instrText xml:space="preserve"> &lt;&gt; "Error*" </w:instrText>
         </w:r>
         <w:fldSimple w:instr=" DocVariable Author  \* MERGEFORMAT ">
-          <w:r w:rsidR="004D27E4">
-            <w:instrText>Procurement &amp; Fleet Administrator</w:instrText>
+          <w:r w:rsidR="00CC6B3D">
+            <w:instrText>Procurement Concierge Support Lead</w:instrText>
           </w:r>
         </w:fldSimple>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004D27E4">
-          <w:t>Procurement &amp; Fleet Administrator</w:t>
+        <w:r w:rsidR="00CC6B3D">
+          <w:t>Procurement Concierge Support Lead</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w:rsidR="001227B4" w:rsidRDefault="001227B4" w:rsidP="001D1DD7">
+  <w:p w14:paraId="5B53AEB9" w14:textId="067B62E2" w:rsidR="001227B4" w:rsidRDefault="001227B4" w:rsidP="001D1DD7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">Approver: </w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Approver"/>
         <w:id w:val="-174351012"/>
         <w:lock w:val="sdtContentLocked"/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> IF  </w:instrText>
         </w:r>
         <w:fldSimple w:instr=" DocVariable Approver  \* MERGEFORMAT ">
-          <w:r w:rsidR="004D27E4">
-            <w:instrText>Purchasing Manager</w:instrText>
+          <w:r w:rsidR="00CC6B3D">
+            <w:instrText>Procurement Manager - Governance</w:instrText>
           </w:r>
         </w:fldSimple>
         <w:r>
           <w:instrText xml:space="preserve"> &lt;&gt; "Error*" </w:instrText>
         </w:r>
         <w:fldSimple w:instr=" DocVariable Approver  \* MERGEFORMAT ">
-          <w:r w:rsidR="004D27E4">
-            <w:instrText>Purchasing Manager</w:instrText>
+          <w:r w:rsidR="00CC6B3D">
+            <w:instrText>Procurement Manager - Governance</w:instrText>
           </w:r>
         </w:fldSimple>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="004D27E4">
-          <w:t>Purchasing Manager</w:t>
+        <w:r w:rsidR="00CC6B3D">
+          <w:t>Procurement Manager - Governance</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w:rsidR="003C01DA" w:rsidRDefault="004D27E4" w:rsidP="003C01DA">
+  <w:p w14:paraId="3462CF61" w14:textId="5F831EC6" w:rsidR="003C01DA" w:rsidRDefault="00000000" w:rsidP="003C01DA">
     <w:pPr>
       <w:pStyle w:val="FooterRed"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:alias w:val="Sensitivity"/>
         <w:id w:val="-1405670809"/>
         <w:lock w:val="contentLocked"/>
       </w:sdtPr>
-      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r w:rsidR="003C01DA">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="003C01DA">
           <w:instrText xml:space="preserve"> IF  </w:instrText>
         </w:r>
-        <w:fldSimple w:instr=" DocVariable Sensitivity \* MERGEFORMAT ">
-[...4 lines deleted...]
-            </w:rPr>
+        <w:r w:rsidR="005263BF">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidR="005263BF">
+          <w:instrText xml:space="preserve"> DocVariable Sensitivity \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidR="005263BF">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidR="00CC6B3D">
+          <w:rPr>
+            <w:b w:val="0"/>
+            <w:bCs/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:instrText>Error! No document variable supplied.</w:instrText>
+        </w:r>
+        <w:r w:rsidR="005263BF">
+          <w:rPr>
+            <w:bCs/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+        <w:r w:rsidR="003C01DA">
+          <w:instrText xml:space="preserve"> &lt;&gt; "Error*" </w:instrText>
+        </w:r>
+        <w:fldSimple w:instr=" DocVariable Sensitivity  \* MERGEFORMAT ">
+          <w:r w:rsidR="004D27E4">
             <w:instrText>OFFICIAL</w:instrText>
           </w:r>
         </w:fldSimple>
-        <w:r w:rsidR="003C01DA">
-[...22 lines deleted...]
-        </w:r>
         <w:r w:rsidR="003C01DA">
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:bookmarkStart w:id="2" w:name="FooterCCStart" w:displacedByCustomXml="next"/>
-  <w:bookmarkEnd w:id="2" w:displacedByCustomXml="next"/>
+  <w:bookmarkStart w:id="1" w:name="FooterCCStart" w:displacedByCustomXml="next"/>
+  <w:bookmarkEnd w:id="1" w:displacedByCustomXml="next"/>
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="FooterBold"/>
       </w:rPr>
       <w:alias w:val="Controlled"/>
       <w:id w:val="1454062948"/>
       <w:lock w:val="sdtContentLocked"/>
     </w:sdtPr>
-    <w:sdtEndPr>
-[...3 lines deleted...]
-    </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w:rsidR="001227B4" w:rsidRPr="001D1DD7" w:rsidRDefault="001227B4" w:rsidP="001D1DD7">
+      <w:p w14:paraId="4DBA8811" w14:textId="77777777" w:rsidR="001227B4" w:rsidRPr="001D1DD7" w:rsidRDefault="001227B4" w:rsidP="001D1DD7">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
         </w:pPr>
         <w:r>
           <w:rPr>
             <w:rStyle w:val="FooterBold"/>
           </w:rPr>
           <w:t>Document uncontrolled if printed</w:t>
         </w:r>
       </w:p>
-      <w:bookmarkStart w:id="3" w:name="FooterCCEnd" w:displacedByCustomXml="next"/>
-      <w:bookmarkEnd w:id="3" w:displacedByCustomXml="next"/>
+      <w:bookmarkStart w:id="2" w:name="FooterCCEnd" w:displacedByCustomXml="next"/>
+      <w:bookmarkEnd w:id="2" w:displacedByCustomXml="next"/>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="FooterTablePlaceholder"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="00428B" w:themeColor="text2"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:top w:w="113" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       <w:tblCaption w:val="Table place holding logos and company statement."/>
       <w:tblDescription w:val="Table place holding logos and company statement."/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1560"/>
       <w:gridCol w:w="5811"/>
       <w:gridCol w:w="2267"/>
     </w:tblGrid>
-    <w:tr w:rsidR="001227B4" w:rsidTr="00694DFC">
+    <w:tr w:rsidR="001227B4" w14:paraId="3B67A8A1" w14:textId="77777777" w:rsidTr="00694DFC">
       <w:trPr>
         <w:cantSplit/>
         <w:tblHeader/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1560" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="001227B4" w:rsidRPr="00C07135" w:rsidRDefault="001227B4" w:rsidP="00673FD1">
+        <w:p w14:paraId="7D0D8F18" w14:textId="77777777" w:rsidR="001227B4" w:rsidRPr="00C07135" w:rsidRDefault="001227B4" w:rsidP="00673FD1">
           <w:pPr>
             <w:pStyle w:val="FooterMW"/>
           </w:pPr>
           <w:r w:rsidRPr="00C07135">
             <w:rPr>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="614C33E4" wp14:editId="436FA43E">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45AAC7D2" wp14:editId="43C09290">
                 <wp:extent cx="762635" cy="427990"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:docPr id="8" name="VICLogo" descr="Victoria State Government"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="0" name="Victoria-Logo.png"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="762635" cy="427990"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:extLst>
                           <a:ext uri="{FAA26D3D-D897-4be2-8F04-BA451C77F1D7}">
-                            <ma14:placeholderFlag xmlns="" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex"/>
+                            <ma14:placeholderFlag xmlns:ma14="http://schemas.microsoft.com/office/mac/drawingml/2011/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:mo="http://schemas.microsoft.com/office/mac/office/2008/main" xmlns=""/>
                           </a:ext>
                         </a:extLst>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5811" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="001227B4" w:rsidRPr="00C07135" w:rsidRDefault="001227B4" w:rsidP="00673FD1">
+        <w:p w14:paraId="0C3795E4" w14:textId="77777777" w:rsidR="001227B4" w:rsidRPr="00C07135" w:rsidRDefault="001227B4" w:rsidP="00673FD1">
           <w:pPr>
             <w:pStyle w:val="FooterMW"/>
           </w:pPr>
           <w:r w:rsidRPr="004C0DD8">
             <w:t>Melbourne Water makes a vital contribution to the famous Melbourne lifestyle through the supply of high-quality water, reliable sewerage services, integrated drainage and flood management services and by enhancing our waterways and land for greater community use.</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2267" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="001227B4" w:rsidRPr="00C07135" w:rsidRDefault="001227B4" w:rsidP="00673FD1">
+        <w:p w14:paraId="4B7DFD35" w14:textId="77777777" w:rsidR="001227B4" w:rsidRPr="00C07135" w:rsidRDefault="001227B4" w:rsidP="00673FD1">
           <w:pPr>
             <w:pStyle w:val="FooterMW"/>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r w:rsidRPr="00C07135">
             <w:rPr>
               <w:lang w:eastAsia="en-AU"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2CFCC660" wp14:editId="78532145">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4DC37EE5" wp14:editId="5FE7F633">
                 <wp:extent cx="1247775" cy="424180"/>
                 <wp:effectExtent l="0" t="0" r="9525" b="0"/>
                 <wp:docPr id="9" name="Picture 9" descr="Melbourne Water"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="25" name="Melbourne Water logo_RGB bottom-right.png"/>
                         <pic:cNvPicPr/>
                       </pic:nvPicPr>
                       <pic:blipFill rotWithShape="1">
                         <a:blip r:embed="rId2" cstate="print">
                           <a:extLst>
                             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                             </a:ext>
                           </a:extLst>
                         </a:blip>
                         <a:srcRect r="36979"/>
                         <a:stretch/>
                       </pic:blipFill>
                       <pic:spPr bwMode="auto">
@@ -1824,255 +2174,369 @@
                           <a:off x="0" y="0"/>
                           <a:ext cx="1247775" cy="424180"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                             <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                           </a:ext>
                         </a:extLst>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="001227B4" w:rsidRDefault="001227B4" w:rsidP="00673FD1">
+  <w:p w14:paraId="12BD022E" w14:textId="2E0FF129" w:rsidR="001227B4" w:rsidRDefault="001227B4" w:rsidP="00673FD1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> IF </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> DOCVARIABLE Status </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="004D27E4">
+    <w:r w:rsidR="00CC6B3D">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:instrText>Error! No document variable supplied.</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> &lt;&gt; "Error*" "</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve"> DOCVARIABLE Status </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="008E4738">
       <w:instrText>DRAFT</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">" "" </w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="008E4738" w:rsidRDefault="008E4738" w:rsidP="00256624">
+    <w:p w14:paraId="4C8A64E1" w14:textId="77777777" w:rsidR="00735B42" w:rsidRDefault="00735B42" w:rsidP="00256624">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRDefault="008E4738"/>
+    <w:p w14:paraId="744CF469" w14:textId="77777777" w:rsidR="00735B42" w:rsidRDefault="00735B42"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="008E4738" w:rsidRDefault="008E4738" w:rsidP="00256624">
+    <w:p w14:paraId="6394F86D" w14:textId="77777777" w:rsidR="00735B42" w:rsidRDefault="00735B42" w:rsidP="00256624">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E4738" w:rsidRDefault="008E4738"/>
+    <w:p w14:paraId="650B5FA3" w14:textId="77777777" w:rsidR="00735B42" w:rsidRDefault="00735B42"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="003C01DA" w:rsidRDefault="003C01DA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="43FE383C" w14:textId="77777777" w:rsidR="003C01DA" w:rsidRDefault="003C01DA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="001227B4" w:rsidRDefault="001227B4" w:rsidP="001D1DD7">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B51E1FC" w14:textId="77777777" w:rsidR="001227B4" w:rsidRDefault="001227B4" w:rsidP="001D1DD7">
     <w:pPr>
       <w:pStyle w:val="HeaderLogo"/>
       <w:framePr w:wrap="around"/>
     </w:pPr>
     <w:r w:rsidRPr="00441DAC">
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BB08824" wp14:editId="4E63AF62">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="325346E9" wp14:editId="3FD43269">
           <wp:extent cx="1980000" cy="424800"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="4" name="Melbourne Water" descr="Melbourne Water Enhancing Life and Liveability"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="25" name="Melbourne Water logo_RGB bottom-right.png"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1980000" cy="424800"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:sdt>
     <w:sdtPr>
       <w:alias w:val="Title"/>
       <w:id w:val="-532651687"/>
       <w:lock w:val="sdtLocked"/>
       <w:dataBinding w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
       <w:text/>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="001227B4" w:rsidRDefault="004D27E4" w:rsidP="001D1DD7">
+      <w:p w14:paraId="5F572B67" w14:textId="77777777" w:rsidR="001227B4" w:rsidRDefault="004D27E4" w:rsidP="001D1DD7">
         <w:pPr>
           <w:pStyle w:val="Headertitle"/>
         </w:pPr>
         <w:r>
           <w:t>Consultant Lodgement of Tenders</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:sdt>
     <w:sdtPr>
       <w:alias w:val="Document Type"/>
       <w:tag w:val="Document Type"/>
       <w:id w:val="-276558829"/>
       <w:lock w:val="sdtLocked"/>
       <w:dataBinding w:xpath="/ns1:coreProperties[1]/ns1:category[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
       <w:dropDownList w:lastValue="Form">
         <w:listItem w:displayText="Checklist" w:value="Checklist"/>
         <w:listItem w:displayText="Form" w:value="Form"/>
         <w:listItem w:displayText="Quick Reference Guide" w:value="Quick Reference Guide"/>
       </w:dropDownList>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="001227B4" w:rsidRDefault="004D27E4" w:rsidP="001D1DD7">
+      <w:p w14:paraId="2E290ABA" w14:textId="646086DD" w:rsidR="001227B4" w:rsidRDefault="00CC6B3D" w:rsidP="001D1DD7">
         <w:pPr>
           <w:pStyle w:val="Header"/>
         </w:pPr>
         <w:r>
           <w:t>Form</w:t>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="001227B4" w:rsidRPr="001D1DD7" w:rsidRDefault="001227B4" w:rsidP="001D1DD7">
+  <w:p w14:paraId="778D4228" w14:textId="77777777" w:rsidR="001227B4" w:rsidRPr="001D1DD7" w:rsidRDefault="00DA6C29" w:rsidP="001D1DD7">
     <w:pPr>
       <w:pStyle w:val="HeaderLine"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:lang w:eastAsia="en-AU"/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1" wp14:anchorId="4A9EB0D9" wp14:editId="44F35258">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="page">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="page">
+                <wp:posOffset>190500</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="7560310" cy="273050"/>
+              <wp:effectExtent l="0" t="0" r="0" b="12700"/>
+              <wp:wrapNone/>
+              <wp:docPr id="1" name="MSIPCM2af6470084ff62c9b1172177" descr="{&quot;HashCode&quot;:431517927,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="7560310" cy="273050"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                      <a:extLst>
+                        <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                          <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
+                            <a:solidFill>
+                              <a:prstClr val="black"/>
+                            </a:solidFill>
+                          </a14:hiddenLine>
+                        </a:ext>
+                      </a:extLst>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="60DCE8A7" w14:textId="77777777" w:rsidR="00DA6C29" w:rsidRPr="00DA6C29" w:rsidRDefault="00DA6C29" w:rsidP="00DA6C29">
+                          <w:pPr>
+                            <w:jc w:val="center"/>
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="28"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00DA6C29">
+                            <w:rPr>
+                              <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                              <w:color w:val="FF0000"/>
+                              <w:sz w:val="28"/>
+                            </w:rPr>
+                            <w:t>OFFICIAL</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="0" rIns="91440" bIns="0" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype w14:anchorId="4A9EB0D9" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="MSIPCM2af6470084ff62c9b1172177" o:spid="_x0000_s1026" type="#_x0000_t202" alt="{&quot;HashCode&quot;:431517927,&quot;Height&quot;:841.0,&quot;Width&quot;:595.0,&quot;Placement&quot;:&quot;Header&quot;,&quot;Index&quot;:&quot;Primary&quot;,&quot;Section&quot;:1,&quot;Top&quot;:0.0,&quot;Left&quot;:0.0}" style="position:absolute;margin-left:0;margin-top:15pt;width:595.3pt;height:21.5pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCq0O6IEwIAACQEAAAOAAAAZHJzL2Uyb0RvYy54bWysU99v2jAQfp+0/8Hy+0iAlnYRoWKtmCah&#10;thKd+mwcm0SyfZ5tSNhfv7MToOv2NO3Fudyd78f3fZ7fdVqRg3C+AVPS8SinRBgOVWN2Jf3+svp0&#10;S4kPzFRMgRElPQpP7xYfP8xbW4gJ1KAq4QgWMb5obUnrEGyRZZ7XQjM/AisMBiU4zQL+ul1WOdZi&#10;da2ySZ7PshZcZR1w4T16H/ogXaT6UgoenqT0IhBVUpwtpNOlcxvPbDFnxc4xWzd8GIP9wxSaNQab&#10;nks9sMDI3jV/lNINd+BBhhEHnYGUDRdpB9xmnL/bZlMzK9IuCI63Z5j8/yvLHw8b++xI6L5AhwRG&#10;QFrrC4/OuE8nnY5fnJRgHCE8nmETXSAcnTfXs3w6xhDH2ORmml8nXLPLbet8+CpAk2iU1CEtCS12&#10;WPuAHTH1lBKbGVg1SiVqlCFtSWdTLPlbBG8ogxcvs0YrdNtuWGAL1RH3ctBT7i1fNdh8zXx4Zg45&#10;xnlRt+EJD6kAm8BgUVKD+/k3f8xH6DFKSYuaKan/sWdOUKK+GSTl8/jqKoos/aDh3nq3J6/Z63tA&#10;OY7xZViezJgb1MmUDvQrynoZu2GIGY49SxpO5n3oFYzPgovlMiWhnCwLa7OxPJaOYEVIX7pX5uyA&#10;e0DGHuGkKla8g7/P7WFe7gPIJnETge3RHPBGKSbKhmcTtf72P2VdHvfiFwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAEsiCebcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4sGZNW&#10;VppOCLQLEhIdu3DLGq+tljhVk7Xl7fFOcLKs/9fnz8V29k6MOMQukIblQoFAqoPtqNFw+No9PIGI&#10;yZA1LhBq+MEI2/L2pjC5DRNVOO5TIxhCMTca2pT6XMpYt+hNXIQeibNTGLxJvA6NtIOZGO6dfFRq&#10;Lb3piC+0psfXFuvz/uKZsnl7n9NH9hmiq3bT6L8PWdVrfX83vzyDSDinvzJc9VkdSnY6hgvZKJwG&#10;fiRpWCme13S5UWsQRw3ZSoEsC/nfv/wFAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAqtDu&#10;iBMCAAAkBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;SyIJ5twAAAAHAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;" o:allowincell="f" filled="f" stroked="f" strokeweight=".5pt">
+              <v:textbox inset=",0,,0">
+                <w:txbxContent>
+                  <w:p w14:paraId="60DCE8A7" w14:textId="77777777" w:rsidR="00DA6C29" w:rsidRPr="00DA6C29" w:rsidRDefault="00DA6C29" w:rsidP="00DA6C29">
+                    <w:pPr>
+                      <w:jc w:val="center"/>
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="28"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00DA6C29">
+                      <w:rPr>
+                        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                        <w:color w:val="FF0000"/>
+                        <w:sz w:val="28"/>
+                      </w:rPr>
+                      <w:t>OFFICIAL</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="003C01DA" w:rsidRDefault="003C01DA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6D9DCD05" w14:textId="77777777" w:rsidR="003C01DA" w:rsidRDefault="003C01DA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7E"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="289C5270"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="926"/>
         </w:tabs>
         <w:ind w:left="926" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="54EA2858"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
@@ -5128,331 +5592,332 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3632"/>
         </w:tabs>
         <w:ind w:left="3632" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4086"/>
         </w:tabs>
         <w:ind w:left="4086" w:hanging="454"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="696929848">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1553076251">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="159389894">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="712854138">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="332419428">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1898272433">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1117527619">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1912621616">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="650870420">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="861479695">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1886328743">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="464154530">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1704942607">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1666084475">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="435642343">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="653530254">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1430931717">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="1725988379">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1664120357">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1550148673">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1507671230">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="2019691119">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="838040638">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="22639500">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1204100969">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="2049407734">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1954939500">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="435709991">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="2033527082">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="264777454">
     <w:abstractNumId w:val="30"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="777800768">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="10301376">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1375156200">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1154222884">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="910506041">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1689208858">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1319532324">
     <w:abstractNumId w:val="11"/>
     <w:lvlOverride w:ilvl="0"/>
     <w:lvlOverride w:ilvl="1"/>
     <w:lvlOverride w:ilvl="2"/>
     <w:lvlOverride w:ilvl="3"/>
     <w:lvlOverride w:ilvl="4"/>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="913704711">
     <w:abstractNumId w:val="30"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="85541561">
     <w:abstractNumId w:val="30"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="1171750577">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="503978756">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="176620710">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="1428651607">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="130"/>
   <w:embedSystemFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3C01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
-    <w:docVar w:name="Approver" w:val="Purchasing Manager"/>
-    <w:docVar w:name="Author" w:val="Procurement &amp; Fleet Administrator"/>
+    <w:docVar w:name="Approver" w:val="Procurement Manager - Governance"/>
+    <w:docVar w:name="Author" w:val="Procurement Concierge Support Lead"/>
     <w:docVar w:name="CustomTemplates" w:val="True"/>
     <w:docVar w:name="Date" w:val="Date"/>
-    <w:docVar w:name="DateLong" w:val="April 2022"/>
-    <w:docVar w:name="DateShort" w:val="04/2022"/>
+    <w:docVar w:name="DateLong" w:val="May 2025"/>
+    <w:docVar w:name="DateShort" w:val="05/2025"/>
     <w:docVar w:name="DocNameDocTypeAbbr" w:val="ERROR"/>
     <w:docVar w:name="DocNameMainFolder" w:val="15. Procure Goods and Services"/>
     <w:docVar w:name="DocNamePrefix" w:val="~"/>
     <w:docVar w:name="DocNameType" w:val="ANZ"/>
     <w:docVar w:name="Heading1Numbered" w:val="False"/>
     <w:docVar w:name="Heading2Numbered" w:val="False"/>
     <w:docVar w:name="Heading3Numbered" w:val="False"/>
     <w:docVar w:name="Heading4Numbered" w:val="False"/>
     <w:docVar w:name="Heading5Numbered" w:val="False"/>
     <w:docVar w:name="NodeApprover" w:val=" "/>
     <w:docVar w:name="NodeAuthor" w:val=" "/>
     <w:docVar w:name="Para" w:val="_x000d_"/>
-    <w:docVar w:name="Sensitivity" w:val="OFFICIAL"/>
     <w:docVar w:name="UserModifiedTitle" w:val="Consultant Lodgement of Tenders"/>
-    <w:docVar w:name="Version" w:val="16"/>
+    <w:docVar w:name="Version" w:val="20"/>
     <w:docVar w:name="WebPublished" w:val="True"/>
     <w:docVar w:name="WSPAuthor" w:val=" "/>
     <w:docVar w:name="WSPContentType" w:val="~"/>
     <w:docVar w:name="WSPDiscipline" w:val="~"/>
     <w:docVar w:name="WSPDocDescription" w:val=" "/>
     <w:docVar w:name="WSPDocNamingDate" w:val=" "/>
     <w:docVar w:name="WSPDocNo" w:val="~"/>
     <w:docVar w:name="WSPGeneralOurRef" w:val=" "/>
     <w:docVar w:name="WSPOfficeCode" w:val=" "/>
     <w:docVar w:name="WSPProjectCode" w:val="~"/>
     <w:docVar w:name="xAppendixName" w:val="Appendix"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="008E4738"/>
     <w:rsid w:val="00000194"/>
     <w:rsid w:val="0000108E"/>
     <w:rsid w:val="00001617"/>
     <w:rsid w:val="0000324E"/>
     <w:rsid w:val="000035F6"/>
     <w:rsid w:val="00003698"/>
     <w:rsid w:val="00004327"/>
     <w:rsid w:val="00004810"/>
     <w:rsid w:val="00004A68"/>
     <w:rsid w:val="0000624C"/>
     <w:rsid w:val="0000749A"/>
@@ -5557,50 +6022,51 @@
     <w:rsid w:val="000D1DA0"/>
     <w:rsid w:val="000D3881"/>
     <w:rsid w:val="000D5967"/>
     <w:rsid w:val="000D5D54"/>
     <w:rsid w:val="000D66AF"/>
     <w:rsid w:val="000D73BF"/>
     <w:rsid w:val="000D7F5B"/>
     <w:rsid w:val="000E0068"/>
     <w:rsid w:val="000E10D8"/>
     <w:rsid w:val="000E13B1"/>
     <w:rsid w:val="000E18A6"/>
     <w:rsid w:val="000E2789"/>
     <w:rsid w:val="000E2E35"/>
     <w:rsid w:val="000E2F22"/>
     <w:rsid w:val="000E4C6C"/>
     <w:rsid w:val="000E5431"/>
     <w:rsid w:val="000E6E33"/>
     <w:rsid w:val="000F1017"/>
     <w:rsid w:val="000F3362"/>
     <w:rsid w:val="000F47F5"/>
     <w:rsid w:val="000F4D26"/>
     <w:rsid w:val="000F59FB"/>
     <w:rsid w:val="000F5E55"/>
     <w:rsid w:val="000F6093"/>
     <w:rsid w:val="000F7466"/>
+    <w:rsid w:val="00100002"/>
     <w:rsid w:val="001017EB"/>
     <w:rsid w:val="00102A8B"/>
     <w:rsid w:val="00102BF8"/>
     <w:rsid w:val="001042E1"/>
     <w:rsid w:val="00107BF2"/>
     <w:rsid w:val="0011087C"/>
     <w:rsid w:val="001113BD"/>
     <w:rsid w:val="001126E4"/>
     <w:rsid w:val="00112A6E"/>
     <w:rsid w:val="00112EDB"/>
     <w:rsid w:val="0011371C"/>
     <w:rsid w:val="00114377"/>
     <w:rsid w:val="00114516"/>
     <w:rsid w:val="00115D06"/>
     <w:rsid w:val="00116264"/>
     <w:rsid w:val="001169D2"/>
     <w:rsid w:val="001176AC"/>
     <w:rsid w:val="001179D9"/>
     <w:rsid w:val="00121956"/>
     <w:rsid w:val="001221BD"/>
     <w:rsid w:val="001227B4"/>
     <w:rsid w:val="001230A0"/>
     <w:rsid w:val="001237E1"/>
     <w:rsid w:val="00124AB9"/>
     <w:rsid w:val="00126BA4"/>
@@ -5711,50 +6177,51 @@
     <w:rsid w:val="001E3629"/>
     <w:rsid w:val="001E3E6C"/>
     <w:rsid w:val="001E6421"/>
     <w:rsid w:val="001E6674"/>
     <w:rsid w:val="001E709C"/>
     <w:rsid w:val="001F0045"/>
     <w:rsid w:val="001F020A"/>
     <w:rsid w:val="001F2D3A"/>
     <w:rsid w:val="001F302E"/>
     <w:rsid w:val="001F34DF"/>
     <w:rsid w:val="001F44D3"/>
     <w:rsid w:val="001F5040"/>
     <w:rsid w:val="001F5BF9"/>
     <w:rsid w:val="001F797E"/>
     <w:rsid w:val="0020269C"/>
     <w:rsid w:val="00202D57"/>
     <w:rsid w:val="00204AEE"/>
     <w:rsid w:val="002071C2"/>
     <w:rsid w:val="00207596"/>
     <w:rsid w:val="002076AE"/>
     <w:rsid w:val="00211075"/>
     <w:rsid w:val="0021156C"/>
     <w:rsid w:val="002140B4"/>
     <w:rsid w:val="002146AD"/>
     <w:rsid w:val="002159B6"/>
+    <w:rsid w:val="00216D07"/>
     <w:rsid w:val="00222DB0"/>
     <w:rsid w:val="00223264"/>
     <w:rsid w:val="00224438"/>
     <w:rsid w:val="00226225"/>
     <w:rsid w:val="002262AB"/>
     <w:rsid w:val="00230200"/>
     <w:rsid w:val="00232CFD"/>
     <w:rsid w:val="00232D3E"/>
     <w:rsid w:val="00233B50"/>
     <w:rsid w:val="00234BD6"/>
     <w:rsid w:val="0023624D"/>
     <w:rsid w:val="00236B7B"/>
     <w:rsid w:val="002379FF"/>
     <w:rsid w:val="0024008B"/>
     <w:rsid w:val="00240471"/>
     <w:rsid w:val="00240884"/>
     <w:rsid w:val="002410F0"/>
     <w:rsid w:val="00241406"/>
     <w:rsid w:val="0024188F"/>
     <w:rsid w:val="00241D61"/>
     <w:rsid w:val="002425B0"/>
     <w:rsid w:val="00243399"/>
     <w:rsid w:val="00243A45"/>
     <w:rsid w:val="002448CB"/>
     <w:rsid w:val="002457D3"/>
@@ -6083,98 +6550,100 @@
     <w:rsid w:val="00487ACF"/>
     <w:rsid w:val="00490510"/>
     <w:rsid w:val="00494963"/>
     <w:rsid w:val="00494A15"/>
     <w:rsid w:val="00494D37"/>
     <w:rsid w:val="00495038"/>
     <w:rsid w:val="00497425"/>
     <w:rsid w:val="004A3025"/>
     <w:rsid w:val="004A4BD2"/>
     <w:rsid w:val="004A7706"/>
     <w:rsid w:val="004B2721"/>
     <w:rsid w:val="004B40AB"/>
     <w:rsid w:val="004B5875"/>
     <w:rsid w:val="004B6F5C"/>
     <w:rsid w:val="004C0DD8"/>
     <w:rsid w:val="004C118A"/>
     <w:rsid w:val="004C2263"/>
     <w:rsid w:val="004C254E"/>
     <w:rsid w:val="004C3A7D"/>
     <w:rsid w:val="004C4381"/>
     <w:rsid w:val="004C54D9"/>
     <w:rsid w:val="004C6BD5"/>
     <w:rsid w:val="004C6E0D"/>
     <w:rsid w:val="004D085E"/>
     <w:rsid w:val="004D1609"/>
+    <w:rsid w:val="004D24BE"/>
     <w:rsid w:val="004D27E4"/>
     <w:rsid w:val="004D35EA"/>
     <w:rsid w:val="004D3ACE"/>
     <w:rsid w:val="004D3FE7"/>
     <w:rsid w:val="004D5882"/>
     <w:rsid w:val="004D61BB"/>
     <w:rsid w:val="004D6530"/>
     <w:rsid w:val="004D6980"/>
     <w:rsid w:val="004E0086"/>
     <w:rsid w:val="004E08E2"/>
     <w:rsid w:val="004E22FA"/>
     <w:rsid w:val="004E2E7E"/>
     <w:rsid w:val="004E60F4"/>
     <w:rsid w:val="004E78B5"/>
     <w:rsid w:val="004F03F3"/>
     <w:rsid w:val="004F04A8"/>
     <w:rsid w:val="004F0FB3"/>
     <w:rsid w:val="004F0FCC"/>
     <w:rsid w:val="004F26F7"/>
     <w:rsid w:val="004F2864"/>
     <w:rsid w:val="004F2873"/>
     <w:rsid w:val="004F5F25"/>
     <w:rsid w:val="004F620D"/>
     <w:rsid w:val="004F6B8D"/>
     <w:rsid w:val="004F7F12"/>
     <w:rsid w:val="00500795"/>
     <w:rsid w:val="00500C6B"/>
     <w:rsid w:val="00500F20"/>
     <w:rsid w:val="005021BD"/>
     <w:rsid w:val="00503F05"/>
     <w:rsid w:val="00504037"/>
     <w:rsid w:val="005040D3"/>
     <w:rsid w:val="005042EF"/>
     <w:rsid w:val="00504634"/>
     <w:rsid w:val="005047D7"/>
     <w:rsid w:val="00507073"/>
     <w:rsid w:val="00507966"/>
     <w:rsid w:val="00510D78"/>
     <w:rsid w:val="00510E09"/>
     <w:rsid w:val="0051110F"/>
     <w:rsid w:val="00512EC9"/>
     <w:rsid w:val="00513D22"/>
     <w:rsid w:val="005171B2"/>
     <w:rsid w:val="0052072B"/>
     <w:rsid w:val="0052227A"/>
     <w:rsid w:val="00522AD7"/>
     <w:rsid w:val="005236A3"/>
     <w:rsid w:val="00523901"/>
+    <w:rsid w:val="005263BF"/>
     <w:rsid w:val="005275CB"/>
     <w:rsid w:val="00527700"/>
     <w:rsid w:val="0053157A"/>
     <w:rsid w:val="00531BE4"/>
     <w:rsid w:val="00532360"/>
     <w:rsid w:val="005327B9"/>
     <w:rsid w:val="00532E3B"/>
     <w:rsid w:val="00533943"/>
     <w:rsid w:val="0053703D"/>
     <w:rsid w:val="005420FD"/>
     <w:rsid w:val="00542301"/>
     <w:rsid w:val="005423F5"/>
     <w:rsid w:val="00542CE9"/>
     <w:rsid w:val="00542FAD"/>
     <w:rsid w:val="005439D3"/>
     <w:rsid w:val="005446C3"/>
     <w:rsid w:val="00544B85"/>
     <w:rsid w:val="00544D97"/>
     <w:rsid w:val="00550184"/>
     <w:rsid w:val="005503BF"/>
     <w:rsid w:val="005516A4"/>
     <w:rsid w:val="005542F9"/>
     <w:rsid w:val="00554A12"/>
     <w:rsid w:val="00554DA2"/>
     <w:rsid w:val="00554E03"/>
@@ -6184,100 +6653,102 @@
     <w:rsid w:val="005606E6"/>
     <w:rsid w:val="00560B95"/>
     <w:rsid w:val="00563EBF"/>
     <w:rsid w:val="00565168"/>
     <w:rsid w:val="00565EDC"/>
     <w:rsid w:val="005664B7"/>
     <w:rsid w:val="00566E04"/>
     <w:rsid w:val="00567355"/>
     <w:rsid w:val="00570551"/>
     <w:rsid w:val="005714FA"/>
     <w:rsid w:val="00573E71"/>
     <w:rsid w:val="00574042"/>
     <w:rsid w:val="005768D8"/>
     <w:rsid w:val="00576965"/>
     <w:rsid w:val="005808C1"/>
     <w:rsid w:val="00582406"/>
     <w:rsid w:val="00582B69"/>
     <w:rsid w:val="00584ECE"/>
     <w:rsid w:val="00585BB9"/>
     <w:rsid w:val="005900F3"/>
     <w:rsid w:val="005916FB"/>
     <w:rsid w:val="00593334"/>
     <w:rsid w:val="0059378B"/>
     <w:rsid w:val="00593EF8"/>
     <w:rsid w:val="00595CF8"/>
+    <w:rsid w:val="005A058D"/>
     <w:rsid w:val="005A09FD"/>
     <w:rsid w:val="005A16A6"/>
     <w:rsid w:val="005A2054"/>
     <w:rsid w:val="005A2856"/>
     <w:rsid w:val="005A2CF4"/>
     <w:rsid w:val="005A46E2"/>
     <w:rsid w:val="005A4960"/>
     <w:rsid w:val="005A54FF"/>
     <w:rsid w:val="005A5884"/>
     <w:rsid w:val="005B0680"/>
     <w:rsid w:val="005B2156"/>
     <w:rsid w:val="005B2F1B"/>
     <w:rsid w:val="005B3822"/>
     <w:rsid w:val="005B3ABD"/>
     <w:rsid w:val="005B5DA0"/>
     <w:rsid w:val="005B6B22"/>
     <w:rsid w:val="005C03C9"/>
     <w:rsid w:val="005C0D89"/>
     <w:rsid w:val="005C0DAF"/>
     <w:rsid w:val="005C1E38"/>
     <w:rsid w:val="005C29DC"/>
     <w:rsid w:val="005C3AFE"/>
     <w:rsid w:val="005C3EF5"/>
     <w:rsid w:val="005D21B8"/>
     <w:rsid w:val="005D2351"/>
     <w:rsid w:val="005D3BC3"/>
     <w:rsid w:val="005D5444"/>
     <w:rsid w:val="005D54F3"/>
     <w:rsid w:val="005D617F"/>
     <w:rsid w:val="005D7D28"/>
     <w:rsid w:val="005E4088"/>
     <w:rsid w:val="005E5527"/>
     <w:rsid w:val="005E69D4"/>
     <w:rsid w:val="005E6D5E"/>
     <w:rsid w:val="005F0414"/>
     <w:rsid w:val="005F277D"/>
     <w:rsid w:val="005F2FD2"/>
     <w:rsid w:val="005F3BFD"/>
     <w:rsid w:val="005F4F22"/>
     <w:rsid w:val="005F4F76"/>
     <w:rsid w:val="005F5532"/>
     <w:rsid w:val="00600F27"/>
     <w:rsid w:val="00601B3A"/>
     <w:rsid w:val="00602276"/>
     <w:rsid w:val="006036E1"/>
     <w:rsid w:val="006039DD"/>
     <w:rsid w:val="00603CE8"/>
     <w:rsid w:val="00604B4C"/>
     <w:rsid w:val="00605ECF"/>
     <w:rsid w:val="00607178"/>
+    <w:rsid w:val="00607F19"/>
     <w:rsid w:val="00610636"/>
     <w:rsid w:val="006115F5"/>
     <w:rsid w:val="00611C15"/>
     <w:rsid w:val="00612169"/>
     <w:rsid w:val="006125E6"/>
     <w:rsid w:val="00612B53"/>
     <w:rsid w:val="0061394B"/>
     <w:rsid w:val="00613983"/>
     <w:rsid w:val="00614202"/>
     <w:rsid w:val="006147C5"/>
     <w:rsid w:val="00614BFC"/>
     <w:rsid w:val="006154C1"/>
     <w:rsid w:val="00616561"/>
     <w:rsid w:val="00616D97"/>
     <w:rsid w:val="00620F85"/>
     <w:rsid w:val="00622CE8"/>
     <w:rsid w:val="00623492"/>
     <w:rsid w:val="00623EFF"/>
     <w:rsid w:val="006242C0"/>
     <w:rsid w:val="00624360"/>
     <w:rsid w:val="00625186"/>
     <w:rsid w:val="00626042"/>
     <w:rsid w:val="00626E2E"/>
     <w:rsid w:val="006271CA"/>
     <w:rsid w:val="006310A2"/>
@@ -6395,62 +6866,64 @@
     <w:rsid w:val="006F04BD"/>
     <w:rsid w:val="006F1DED"/>
     <w:rsid w:val="006F2F09"/>
     <w:rsid w:val="006F3133"/>
     <w:rsid w:val="006F4220"/>
     <w:rsid w:val="006F4E6F"/>
     <w:rsid w:val="006F58D7"/>
     <w:rsid w:val="006F7104"/>
     <w:rsid w:val="00700531"/>
     <w:rsid w:val="00701020"/>
     <w:rsid w:val="007011CA"/>
     <w:rsid w:val="00701265"/>
     <w:rsid w:val="007020BF"/>
     <w:rsid w:val="0070336B"/>
     <w:rsid w:val="00703CB5"/>
     <w:rsid w:val="00703CE8"/>
     <w:rsid w:val="00704C1B"/>
     <w:rsid w:val="00704C1C"/>
     <w:rsid w:val="00705169"/>
     <w:rsid w:val="007059EA"/>
     <w:rsid w:val="0070638A"/>
     <w:rsid w:val="00707EB2"/>
     <w:rsid w:val="007113ED"/>
     <w:rsid w:val="00712433"/>
     <w:rsid w:val="00712C6C"/>
+    <w:rsid w:val="00714E9D"/>
     <w:rsid w:val="00715639"/>
     <w:rsid w:val="00717478"/>
     <w:rsid w:val="007174B3"/>
     <w:rsid w:val="00722328"/>
     <w:rsid w:val="00723488"/>
     <w:rsid w:val="0072483E"/>
     <w:rsid w:val="007248D5"/>
     <w:rsid w:val="00724E16"/>
     <w:rsid w:val="007257E3"/>
     <w:rsid w:val="00727F09"/>
     <w:rsid w:val="00732488"/>
     <w:rsid w:val="00735298"/>
+    <w:rsid w:val="00735B42"/>
     <w:rsid w:val="0073663C"/>
     <w:rsid w:val="00737370"/>
     <w:rsid w:val="00737F14"/>
     <w:rsid w:val="0074073C"/>
     <w:rsid w:val="00744138"/>
     <w:rsid w:val="0074491D"/>
     <w:rsid w:val="007451C0"/>
     <w:rsid w:val="00745894"/>
     <w:rsid w:val="007475B7"/>
     <w:rsid w:val="00747643"/>
     <w:rsid w:val="00751956"/>
     <w:rsid w:val="00751B9D"/>
     <w:rsid w:val="00751FAC"/>
     <w:rsid w:val="00753CBF"/>
     <w:rsid w:val="00754C35"/>
     <w:rsid w:val="00755833"/>
     <w:rsid w:val="0075649A"/>
     <w:rsid w:val="00756864"/>
     <w:rsid w:val="00760D0A"/>
     <w:rsid w:val="007619C4"/>
     <w:rsid w:val="00762184"/>
     <w:rsid w:val="0076245C"/>
     <w:rsid w:val="00762550"/>
     <w:rsid w:val="00763EF5"/>
     <w:rsid w:val="007640F5"/>
@@ -6538,50 +7011,51 @@
     <w:rsid w:val="00801DBE"/>
     <w:rsid w:val="00803778"/>
     <w:rsid w:val="008053D4"/>
     <w:rsid w:val="008053DE"/>
     <w:rsid w:val="00805BCE"/>
     <w:rsid w:val="0080665B"/>
     <w:rsid w:val="00806C92"/>
     <w:rsid w:val="008078A9"/>
     <w:rsid w:val="008112FB"/>
     <w:rsid w:val="0081135E"/>
     <w:rsid w:val="0081324A"/>
     <w:rsid w:val="008134B5"/>
     <w:rsid w:val="008144A0"/>
     <w:rsid w:val="008145A3"/>
     <w:rsid w:val="008145DD"/>
     <w:rsid w:val="00815342"/>
     <w:rsid w:val="008177C6"/>
     <w:rsid w:val="00817B01"/>
     <w:rsid w:val="00817CD0"/>
     <w:rsid w:val="00820259"/>
     <w:rsid w:val="00821143"/>
     <w:rsid w:val="008223F4"/>
     <w:rsid w:val="00823595"/>
     <w:rsid w:val="0082411F"/>
     <w:rsid w:val="00824C66"/>
+    <w:rsid w:val="00825E5B"/>
     <w:rsid w:val="008263F2"/>
     <w:rsid w:val="00827DDD"/>
     <w:rsid w:val="00830A76"/>
     <w:rsid w:val="00831C65"/>
     <w:rsid w:val="00833D9C"/>
     <w:rsid w:val="00833F3F"/>
     <w:rsid w:val="008343EF"/>
     <w:rsid w:val="008346EA"/>
     <w:rsid w:val="00834C64"/>
     <w:rsid w:val="00834DDC"/>
     <w:rsid w:val="00835C6A"/>
     <w:rsid w:val="00840F2D"/>
     <w:rsid w:val="00843AE9"/>
     <w:rsid w:val="0084471E"/>
     <w:rsid w:val="00844BA4"/>
     <w:rsid w:val="0084505B"/>
     <w:rsid w:val="008473E4"/>
     <w:rsid w:val="0084743B"/>
     <w:rsid w:val="008504FF"/>
     <w:rsid w:val="0085161F"/>
     <w:rsid w:val="00851EEA"/>
     <w:rsid w:val="00852695"/>
     <w:rsid w:val="00852CBB"/>
     <w:rsid w:val="00852D2C"/>
     <w:rsid w:val="00853F2C"/>
@@ -6740,50 +7214,51 @@
     <w:rsid w:val="0097651A"/>
     <w:rsid w:val="009773C9"/>
     <w:rsid w:val="00977AB7"/>
     <w:rsid w:val="00980559"/>
     <w:rsid w:val="0098168B"/>
     <w:rsid w:val="0098228C"/>
     <w:rsid w:val="009832DC"/>
     <w:rsid w:val="009840C0"/>
     <w:rsid w:val="00984322"/>
     <w:rsid w:val="009848DE"/>
     <w:rsid w:val="00984D15"/>
     <w:rsid w:val="009857A3"/>
     <w:rsid w:val="00990EE2"/>
     <w:rsid w:val="009924EA"/>
     <w:rsid w:val="00993A07"/>
     <w:rsid w:val="00993EF6"/>
     <w:rsid w:val="0099409A"/>
     <w:rsid w:val="0099454E"/>
     <w:rsid w:val="009947E6"/>
     <w:rsid w:val="00994D42"/>
     <w:rsid w:val="009A2C7E"/>
     <w:rsid w:val="009A31F2"/>
     <w:rsid w:val="009A3C98"/>
     <w:rsid w:val="009A4954"/>
     <w:rsid w:val="009A5206"/>
+    <w:rsid w:val="009A568A"/>
     <w:rsid w:val="009A5A0E"/>
     <w:rsid w:val="009A7701"/>
     <w:rsid w:val="009A78D4"/>
     <w:rsid w:val="009A7E34"/>
     <w:rsid w:val="009B0A99"/>
     <w:rsid w:val="009B0FBD"/>
     <w:rsid w:val="009B1397"/>
     <w:rsid w:val="009B3540"/>
     <w:rsid w:val="009B3B6E"/>
     <w:rsid w:val="009B4D9A"/>
     <w:rsid w:val="009B4FC1"/>
     <w:rsid w:val="009B637D"/>
     <w:rsid w:val="009B6BDB"/>
     <w:rsid w:val="009C016A"/>
     <w:rsid w:val="009C058E"/>
     <w:rsid w:val="009C27D3"/>
     <w:rsid w:val="009C33D1"/>
     <w:rsid w:val="009C76BC"/>
     <w:rsid w:val="009C7D83"/>
     <w:rsid w:val="009D01DD"/>
     <w:rsid w:val="009D11B3"/>
     <w:rsid w:val="009D1583"/>
     <w:rsid w:val="009D1D76"/>
     <w:rsid w:val="009D246B"/>
     <w:rsid w:val="009D4706"/>
@@ -6818,73 +7293,75 @@
     <w:rsid w:val="00A17F9F"/>
     <w:rsid w:val="00A20D7A"/>
     <w:rsid w:val="00A215CB"/>
     <w:rsid w:val="00A23A5B"/>
     <w:rsid w:val="00A23DC9"/>
     <w:rsid w:val="00A2568B"/>
     <w:rsid w:val="00A272A7"/>
     <w:rsid w:val="00A27BD9"/>
     <w:rsid w:val="00A301AC"/>
     <w:rsid w:val="00A30C5B"/>
     <w:rsid w:val="00A30F0F"/>
     <w:rsid w:val="00A32C09"/>
     <w:rsid w:val="00A33520"/>
     <w:rsid w:val="00A35D0A"/>
     <w:rsid w:val="00A3606E"/>
     <w:rsid w:val="00A41E61"/>
     <w:rsid w:val="00A41F3C"/>
     <w:rsid w:val="00A42B29"/>
     <w:rsid w:val="00A44199"/>
     <w:rsid w:val="00A451A2"/>
     <w:rsid w:val="00A454A6"/>
     <w:rsid w:val="00A45BF5"/>
     <w:rsid w:val="00A4611A"/>
     <w:rsid w:val="00A46F6D"/>
     <w:rsid w:val="00A46FFA"/>
+    <w:rsid w:val="00A4751F"/>
     <w:rsid w:val="00A5024D"/>
     <w:rsid w:val="00A51354"/>
     <w:rsid w:val="00A51A13"/>
     <w:rsid w:val="00A51E51"/>
     <w:rsid w:val="00A547B3"/>
     <w:rsid w:val="00A56619"/>
     <w:rsid w:val="00A613D7"/>
     <w:rsid w:val="00A61A2B"/>
     <w:rsid w:val="00A61EC9"/>
     <w:rsid w:val="00A62989"/>
     <w:rsid w:val="00A63094"/>
     <w:rsid w:val="00A648A0"/>
     <w:rsid w:val="00A64A23"/>
     <w:rsid w:val="00A65B67"/>
     <w:rsid w:val="00A677D1"/>
     <w:rsid w:val="00A67A2C"/>
     <w:rsid w:val="00A67BDE"/>
     <w:rsid w:val="00A70AE6"/>
     <w:rsid w:val="00A71D1D"/>
     <w:rsid w:val="00A733B6"/>
     <w:rsid w:val="00A73B63"/>
     <w:rsid w:val="00A73F7E"/>
     <w:rsid w:val="00A747DE"/>
+    <w:rsid w:val="00A749A8"/>
     <w:rsid w:val="00A74E90"/>
     <w:rsid w:val="00A76207"/>
     <w:rsid w:val="00A76776"/>
     <w:rsid w:val="00A769E9"/>
     <w:rsid w:val="00A7715C"/>
     <w:rsid w:val="00A778CE"/>
     <w:rsid w:val="00A82495"/>
     <w:rsid w:val="00A82DC0"/>
     <w:rsid w:val="00A84279"/>
     <w:rsid w:val="00A867FF"/>
     <w:rsid w:val="00A86EAD"/>
     <w:rsid w:val="00A87911"/>
     <w:rsid w:val="00A879ED"/>
     <w:rsid w:val="00A91763"/>
     <w:rsid w:val="00A93551"/>
     <w:rsid w:val="00A93E8D"/>
     <w:rsid w:val="00A94064"/>
     <w:rsid w:val="00A9594B"/>
     <w:rsid w:val="00A97EF3"/>
     <w:rsid w:val="00AA318A"/>
     <w:rsid w:val="00AA4835"/>
     <w:rsid w:val="00AA50EC"/>
     <w:rsid w:val="00AA5631"/>
     <w:rsid w:val="00AA5E90"/>
     <w:rsid w:val="00AA731D"/>
@@ -7154,50 +7631,52 @@
     <w:rsid w:val="00CA1BF5"/>
     <w:rsid w:val="00CA2E68"/>
     <w:rsid w:val="00CA37F0"/>
     <w:rsid w:val="00CA4B34"/>
     <w:rsid w:val="00CA6900"/>
     <w:rsid w:val="00CA721B"/>
     <w:rsid w:val="00CA74E0"/>
     <w:rsid w:val="00CA7B39"/>
     <w:rsid w:val="00CB0DE0"/>
     <w:rsid w:val="00CB16F7"/>
     <w:rsid w:val="00CB2056"/>
     <w:rsid w:val="00CB2F0A"/>
     <w:rsid w:val="00CB3914"/>
     <w:rsid w:val="00CB483C"/>
     <w:rsid w:val="00CB4886"/>
     <w:rsid w:val="00CB4D7C"/>
     <w:rsid w:val="00CB6A02"/>
     <w:rsid w:val="00CC12A2"/>
     <w:rsid w:val="00CC22CC"/>
     <w:rsid w:val="00CC23EE"/>
     <w:rsid w:val="00CC4726"/>
     <w:rsid w:val="00CC4B83"/>
     <w:rsid w:val="00CC5198"/>
     <w:rsid w:val="00CC5633"/>
     <w:rsid w:val="00CC6734"/>
+    <w:rsid w:val="00CC6B3D"/>
+    <w:rsid w:val="00CC782E"/>
     <w:rsid w:val="00CD13AF"/>
     <w:rsid w:val="00CD1992"/>
     <w:rsid w:val="00CD2BF8"/>
     <w:rsid w:val="00CD3943"/>
     <w:rsid w:val="00CD4A4F"/>
     <w:rsid w:val="00CD5618"/>
     <w:rsid w:val="00CD56D3"/>
     <w:rsid w:val="00CD6538"/>
     <w:rsid w:val="00CD7E51"/>
     <w:rsid w:val="00CE0671"/>
     <w:rsid w:val="00CE156E"/>
     <w:rsid w:val="00CE2A66"/>
     <w:rsid w:val="00CE2BB8"/>
     <w:rsid w:val="00CE2DF7"/>
     <w:rsid w:val="00CE4C6C"/>
     <w:rsid w:val="00CF0758"/>
     <w:rsid w:val="00CF0B02"/>
     <w:rsid w:val="00CF2E16"/>
     <w:rsid w:val="00CF346F"/>
     <w:rsid w:val="00CF3C08"/>
     <w:rsid w:val="00CF412C"/>
     <w:rsid w:val="00CF58FE"/>
     <w:rsid w:val="00CF5E7C"/>
     <w:rsid w:val="00CF5F17"/>
     <w:rsid w:val="00CF6A86"/>
@@ -7243,69 +7722,71 @@
     <w:rsid w:val="00D4710B"/>
     <w:rsid w:val="00D517A9"/>
     <w:rsid w:val="00D5184A"/>
     <w:rsid w:val="00D51E2C"/>
     <w:rsid w:val="00D570AD"/>
     <w:rsid w:val="00D5763B"/>
     <w:rsid w:val="00D5772F"/>
     <w:rsid w:val="00D57DDF"/>
     <w:rsid w:val="00D61737"/>
     <w:rsid w:val="00D61BA8"/>
     <w:rsid w:val="00D653D8"/>
     <w:rsid w:val="00D72DAB"/>
     <w:rsid w:val="00D7357A"/>
     <w:rsid w:val="00D73ED3"/>
     <w:rsid w:val="00D7419E"/>
     <w:rsid w:val="00D741BC"/>
     <w:rsid w:val="00D751F2"/>
     <w:rsid w:val="00D754BB"/>
     <w:rsid w:val="00D77ADB"/>
     <w:rsid w:val="00D813E1"/>
     <w:rsid w:val="00D81DF8"/>
     <w:rsid w:val="00D8387E"/>
     <w:rsid w:val="00D851FC"/>
     <w:rsid w:val="00D85376"/>
     <w:rsid w:val="00D85B09"/>
+    <w:rsid w:val="00D8655F"/>
     <w:rsid w:val="00D870B7"/>
     <w:rsid w:val="00D9145B"/>
     <w:rsid w:val="00D932E9"/>
     <w:rsid w:val="00D94560"/>
     <w:rsid w:val="00D95BF2"/>
     <w:rsid w:val="00D95EA5"/>
     <w:rsid w:val="00D964A9"/>
     <w:rsid w:val="00D96B71"/>
     <w:rsid w:val="00D97BBC"/>
     <w:rsid w:val="00D97F67"/>
     <w:rsid w:val="00DA0443"/>
     <w:rsid w:val="00DA0696"/>
     <w:rsid w:val="00DA0AC9"/>
     <w:rsid w:val="00DA0C39"/>
     <w:rsid w:val="00DA2736"/>
     <w:rsid w:val="00DA293E"/>
     <w:rsid w:val="00DA4B4C"/>
     <w:rsid w:val="00DA5F8A"/>
     <w:rsid w:val="00DA621A"/>
+    <w:rsid w:val="00DA6C29"/>
     <w:rsid w:val="00DB02F7"/>
     <w:rsid w:val="00DB0C33"/>
     <w:rsid w:val="00DB0EEF"/>
     <w:rsid w:val="00DB2EDD"/>
     <w:rsid w:val="00DB506A"/>
     <w:rsid w:val="00DB77F4"/>
     <w:rsid w:val="00DC2DAE"/>
     <w:rsid w:val="00DC33B5"/>
     <w:rsid w:val="00DC44FB"/>
     <w:rsid w:val="00DC540E"/>
     <w:rsid w:val="00DC6981"/>
     <w:rsid w:val="00DD0B5D"/>
     <w:rsid w:val="00DD19F5"/>
     <w:rsid w:val="00DD2524"/>
     <w:rsid w:val="00DD2C71"/>
     <w:rsid w:val="00DD639C"/>
     <w:rsid w:val="00DD668A"/>
     <w:rsid w:val="00DD6E31"/>
     <w:rsid w:val="00DD7311"/>
     <w:rsid w:val="00DD74BB"/>
     <w:rsid w:val="00DD791E"/>
     <w:rsid w:val="00DE29E2"/>
     <w:rsid w:val="00DE3403"/>
     <w:rsid w:val="00DE3C95"/>
     <w:rsid w:val="00DE3E27"/>
@@ -7437,50 +7918,51 @@
     <w:rsid w:val="00ED707D"/>
     <w:rsid w:val="00ED7B8A"/>
     <w:rsid w:val="00EE082F"/>
     <w:rsid w:val="00EE146B"/>
     <w:rsid w:val="00EE236B"/>
     <w:rsid w:val="00EE2D74"/>
     <w:rsid w:val="00EE47B3"/>
     <w:rsid w:val="00EE4866"/>
     <w:rsid w:val="00EE4FD0"/>
     <w:rsid w:val="00EE521D"/>
     <w:rsid w:val="00EE6632"/>
     <w:rsid w:val="00EF1B03"/>
     <w:rsid w:val="00EF2DB4"/>
     <w:rsid w:val="00EF2E32"/>
     <w:rsid w:val="00EF3AA0"/>
     <w:rsid w:val="00EF4E32"/>
     <w:rsid w:val="00EF4F69"/>
     <w:rsid w:val="00EF585C"/>
     <w:rsid w:val="00EF635B"/>
     <w:rsid w:val="00EF65CF"/>
     <w:rsid w:val="00EF7932"/>
     <w:rsid w:val="00F0034D"/>
     <w:rsid w:val="00F00C2C"/>
     <w:rsid w:val="00F01293"/>
     <w:rsid w:val="00F03016"/>
+    <w:rsid w:val="00F033DB"/>
     <w:rsid w:val="00F05A08"/>
     <w:rsid w:val="00F0680F"/>
     <w:rsid w:val="00F068B1"/>
     <w:rsid w:val="00F07FCB"/>
     <w:rsid w:val="00F12536"/>
     <w:rsid w:val="00F14B21"/>
     <w:rsid w:val="00F14F09"/>
     <w:rsid w:val="00F16871"/>
     <w:rsid w:val="00F16BDC"/>
     <w:rsid w:val="00F20A2C"/>
     <w:rsid w:val="00F243E5"/>
     <w:rsid w:val="00F2548F"/>
     <w:rsid w:val="00F256B8"/>
     <w:rsid w:val="00F263F0"/>
     <w:rsid w:val="00F2687C"/>
     <w:rsid w:val="00F26F1A"/>
     <w:rsid w:val="00F27FDE"/>
     <w:rsid w:val="00F31664"/>
     <w:rsid w:val="00F33891"/>
     <w:rsid w:val="00F33D15"/>
     <w:rsid w:val="00F35474"/>
     <w:rsid w:val="00F3573D"/>
     <w:rsid w:val="00F373AB"/>
     <w:rsid w:val="00F378E6"/>
     <w:rsid w:val="00F40B19"/>
@@ -7599,78 +8081,79 @@
     <w:rsid w:val="00FF3AFF"/>
     <w:rsid w:val="00FF4206"/>
     <w:rsid w:val="00FF4667"/>
     <w:rsid w:val="00FF661E"/>
     <w:rsid w:val="00FF6C0C"/>
     <w:rsid w:val="00FF7D96"/>
     <w:rsid w:val="00FF7F84"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2052"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w14:docId w14:val="5B1801F4"/>
   <w15:docId w15:val="{E7AB5EAC-1DC3-4FCC-A2E6-33DB5056DDB3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cs="Times New Roman"/>
         <w:color w:val="231F20" w:themeColor="text1"/>
         <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:line="260" w:lineRule="atLeast"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="3" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1"/>
@@ -7992,50 +8475,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00856D1A"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="BodyText"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="001227B4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="240" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:color w:val="00428B"/>
       <w:sz w:val="24"/>
@@ -29492,51 +29980,51 @@
       <w:color w:val="00428B" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="FooterRed">
     <w:name w:val="Footer Red"/>
     <w:basedOn w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:qFormat/>
     <w:rsid w:val="004D27E4"/>
     <w:pPr>
       <w:framePr w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:xAlign="center" w:yAlign="bottom"/>
       <w:spacing w:after="250" w:line="250" w:lineRule="exact"/>
       <w:ind w:right="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="292101018">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="338392742">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -29888,94 +30376,115 @@
     <a:custClr name="Melbourne Water Orange 30%">
       <a:srgbClr val="FCD6BF"/>
     </a:custClr>
     <a:custClr name="Melbourne Water Grass Green 100%">
       <a:srgbClr val="75BB19"/>
     </a:custClr>
     <a:custClr name="Melbourne Water Grass Green 60%">
       <a:srgbClr val="ABD991"/>
     </a:custClr>
     <a:custClr name="Melbourne Water Grass Green 30%">
       <a:srgbClr val="D4EDC7"/>
     </a:custClr>
   </a:custClrLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60A4038C-094D-42B7-A350-DFA4B7C4F846}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64A220BF-A5AB-4B53-9EFC-13BDC0FB7B9E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>MW CD Template One Page.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>178</Words>
-  <Characters>949</Characters>
+  <Words>281</Words>
+  <Characters>1707</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>70</Lines>
+  <Paragraphs>48</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Consultant Lodgement of Tenders</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1125</CharactersWithSpaces>
+  <CharactersWithSpaces>1941</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Consultant Lodgement of Tenders</dc:title>
   <dc:subject/>
   <dc:creator>Fiona</dc:creator>
   <cp:keywords>Controlled template with cover page</cp:keywords>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category>Form</cp:category>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="DocID">
     <vt:lpwstr>40045819</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="DocName">
     <vt:lpwstr>PROC FOR Consultant Lodgement of Tenders</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_8d1a0ea4-6344-45fe-bd17-9bfc2ab6afb4_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_8d1a0ea4-6344-45fe-bd17-9bfc2ab6afb4_SetDate">
+    <vt:lpwstr>2024-03-07T23:37:05Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_8d1a0ea4-6344-45fe-bd17-9bfc2ab6afb4_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_8d1a0ea4-6344-45fe-bd17-9bfc2ab6afb4_Name">
+    <vt:lpwstr>OFFICIAL</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_8d1a0ea4-6344-45fe-bd17-9bfc2ab6afb4_SiteId">
+    <vt:lpwstr>fe26127b-78ee-42c7-803e-4d67c0488cf9</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_8d1a0ea4-6344-45fe-bd17-9bfc2ab6afb4_ActionId">
+    <vt:lpwstr>05efa7f9-e984-4b08-a2e8-fe2b9417d862</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_8d1a0ea4-6344-45fe-bd17-9bfc2ab6afb4_ContentBits">
+    <vt:lpwstr>1</vt:lpwstr>
+  </property>
 </Properties>
 </file>